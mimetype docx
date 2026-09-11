--- v0 (2025-10-16)
+++ v1 (2026-09-11)
@@ -1,1844 +1,1558 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="3E753820" w14:textId="0EF36E68" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
+    <w:p w14:paraId="38168E97" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Prilog</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54691604" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SVEUČILIŠTE JOSIPA JURJA STROSSMAYERA U OSIJEKU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDF579C" w14:textId="4EC48881" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
+    <w:p w14:paraId="5E7E709E" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E20B44">
+      <w:r w:rsidRPr="002F147C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRAVNI FAKULTET OSIJEK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B59760" w14:textId="257D27E7" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
+    <w:p w14:paraId="33B33D15" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D707D38" w14:textId="324170E7" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00831CA1">
+    <w:p w14:paraId="7E3B26BE" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E20B44">
+      <w:r w:rsidRPr="002F147C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PRIJEDLOG ZA NABAVU</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="1D195ED4" w14:textId="2982E3BE" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
+        <w:t>ZAHTJEV ZA NABAVU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4A383E" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405C67AF" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34027127" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E20B44">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E20B44">
+        </w:rPr>
+        <w:t>Podnositelj zahtjeva/ inicijator nabave: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CBBB112" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1D67B0C4" w14:textId="79DB6130" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2784D974" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E20B44">
+        </w:rPr>
+        <w:t>Kontakt (telefon i email):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F147C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...15 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6F8812" w14:textId="67C3C28D" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
+    <w:p w14:paraId="2E970FC8" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5C0B8069" w14:textId="1D6BA451" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00831CA1" w:rsidP="00D65047">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="744540EC" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E20B44">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D65047" w:rsidRPr="00E20B44">
+        </w:rPr>
+        <w:t>Služba / Katedra / Odjel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F147C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...31 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>_____________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2F9AE8" w14:textId="73567A77" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
-[...17 lines deleted...]
-    <w:p w14:paraId="5242EDF2" w14:textId="6ED8D4C8" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
+    <w:p w14:paraId="1FD892B3" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5280A555" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C539296" w14:textId="2D684DC8" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="00F9279F" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E20B44">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t>Prijedlog nabave:</w:t>
+        </w:rPr>
+        <w:t>Opis</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6F17" w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nabave:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="559"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1412"/>
+        <w:gridCol w:w="528"/>
+        <w:gridCol w:w="2713"/>
+        <w:gridCol w:w="974"/>
+        <w:gridCol w:w="950"/>
+        <w:gridCol w:w="1351"/>
+        <w:gridCol w:w="1576"/>
+        <w:gridCol w:w="1259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E20B44" w:rsidRPr="00E20B44" w14:paraId="6A5152FB" w14:textId="77777777" w:rsidTr="00D65047">
-[...4 lines deleted...]
-          <w:p w14:paraId="7299FE51" w14:textId="241B86DF" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
+      <w:tr w:rsidR="002F147C" w:rsidRPr="002F147C" w14:paraId="2993E7F3" w14:textId="77777777" w:rsidTr="006156D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2B3CC4" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E20B44">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>rb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3689" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="18BE5BB2" w14:textId="43F05C00" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
+            <w:tcW w:w="2713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC6EE7E" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E20B44">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Predmet nabave</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B80F98" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E20B44">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>jedinica mjere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2E5571F5" w14:textId="71497E79" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="403B206C" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E20B44">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>količina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+            <w:tcW w:w="1351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37579FC8" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E20B44">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>jedinična cijena</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F018006" w14:textId="6BDF1BDA" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00D65047" w:rsidP="00D65047">
-[...1 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+          <w:p w14:paraId="37999F9D" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(bez PDV-a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8D095A" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00E20B44">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Ukupna cijena</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CAC87D5" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(bez PDV-a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51E3AA74" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Ukupna cijena</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="260F0733" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+                <w:i/>
               </w:rPr>
               <w:t>(s PDV-om)</w:t>
             </w:r>
-            <w:r w:rsidR="00750235" w:rsidRPr="00E20B44">
-[...61 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20B44" w:rsidRPr="00E20B44" w14:paraId="4A30C1EE" w14:textId="77777777" w:rsidTr="00D65047">
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+      <w:tr w:rsidR="002F147C" w:rsidRPr="002F147C" w14:paraId="3B234D73" w14:textId="77777777" w:rsidTr="006156D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A362680" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3689" w:type="dxa"/>
-[...67 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A6FD271" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE92001" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="407D9005" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0AD880" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37206152" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="704250D1" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20B44" w:rsidRPr="00E20B44" w14:paraId="37CDC751" w14:textId="77777777" w:rsidTr="00D65047">
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+      <w:tr w:rsidR="002F147C" w:rsidRPr="002F147C" w14:paraId="0BBEA9CB" w14:textId="77777777" w:rsidTr="006156D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="545F016E" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3689" w:type="dxa"/>
-[...67 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC6ABD5" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBAE02B" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F36D0FF" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FCBEC0" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2E85D3" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D09A5E" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20B44" w:rsidRPr="00E20B44" w14:paraId="47525EDF" w14:textId="77777777" w:rsidTr="00D65047">
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+      <w:tr w:rsidR="002F147C" w:rsidRPr="002F147C" w14:paraId="40D1CEE8" w14:textId="77777777" w:rsidTr="006156D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C849994" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3689" w:type="dxa"/>
-[...67 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76048B85" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27695578" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F00A2A8" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="266CB424" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="334789E4" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A81CE3D" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20B44" w:rsidRPr="00E20B44" w14:paraId="1E72D14B" w14:textId="77777777" w:rsidTr="00D65047">
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+      <w:tr w:rsidR="002F147C" w:rsidRPr="002F147C" w14:paraId="78340E2B" w14:textId="77777777" w:rsidTr="006156D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFB5E77" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3689" w:type="dxa"/>
-[...67 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0563E050" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A111CF" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35352D9B" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5423735E" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0DB1BD" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B68A2A2" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20B44" w:rsidRPr="00E20B44" w14:paraId="0EF49015" w14:textId="77777777" w:rsidTr="00D65047">
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+      <w:tr w:rsidR="002F147C" w:rsidRPr="002F147C" w14:paraId="5B0E759B" w14:textId="77777777" w:rsidTr="006156D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0010886D" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F147C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3689" w:type="dxa"/>
-[...67 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="2713" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="154E7A5E" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB92789" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="202EB3E4" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1351" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB802AD" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="404B8050" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1259" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B865242" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="006156D5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36B3114A" w14:textId="46ACB06E" w:rsidR="00D65047" w:rsidRPr="00E20B44" w:rsidRDefault="00750235" w:rsidP="00D65047">
+    <w:p w14:paraId="54C2AE06" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E20B44">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="442390E9" w14:textId="77777777" w:rsidR="00750235" w:rsidRPr="00E20B44" w:rsidRDefault="00750235" w:rsidP="0039741B">
+        </w:rPr>
+        <w:t xml:space="preserve">*Uz zahtjev se prilaže ponuda/ predračun te E-mail adresa za korespondenciju s dobavljačem ukoliko nije navedena na ponudi/predračunu.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9AF98A" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="37E85E86" w14:textId="0999B009" w:rsidR="0039741B" w:rsidRPr="00E20B44" w:rsidRDefault="004C065B" w:rsidP="0039741B">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1364096A" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E20B44">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...22 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Predmet nabave (opis):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5564D604" w14:textId="3C743161" w:rsidR="0039741B" w:rsidRPr="00E20B44" w:rsidRDefault="0039741B" w:rsidP="0039741B">
+    <w:p w14:paraId="7FC9D8A8" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="70B709D3" w14:textId="4060C9C8" w:rsidR="00831CA1" w:rsidRPr="00E20B44" w:rsidRDefault="00831CA1" w:rsidP="00831CA1">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D89AB39" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257AB633" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="47B6F0E3" w14:textId="35C8A2E0" w:rsidR="00831CA1" w:rsidRPr="00E20B44" w:rsidRDefault="00831CA1" w:rsidP="00831CA1">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sveukupna nabava se procjenjuje na iznos od _________________________, a sredstva su osigurana</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAC8C2E" w14:textId="722325FB" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00E20B44">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F147C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...33 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(sredstva Fakulteta, sredstva projekta – naziv projekta, programski ugovori - navesti oznaku, ostalo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498AAFC1" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68856071" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD1CD61" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3943CB97" w14:textId="720B9078" w:rsidR="00831CA1" w:rsidRPr="00E20B44" w:rsidRDefault="00831CA1" w:rsidP="00831CA1">
-[...17 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="0EC0E586" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Potpis podnositeja zahtjeva/ inicijatora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:t xml:space="preserve">             Datum predaje prijedloga za nabavu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1931ECA5" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B503ACD" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FECA18A" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FE0784" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Datum predaje prijedloga za nabavu</w:t>
-[...47 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:r>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...9 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C592A3" w14:textId="74B9085F" w:rsidR="00831CA1" w:rsidRPr="00E20B44" w:rsidRDefault="00831CA1" w:rsidP="00831CA1">
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="737351BB" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Potpis osobe koja je kontrolirala sukladnost</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Datum kontrole</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798324C9" w14:textId="3F6825E4" w:rsidR="00831CA1" w:rsidRPr="00E20B44" w:rsidRDefault="00831CA1" w:rsidP="00831CA1">
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="2A1359A9" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s financijskim planom / planom nabave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CF33D1" w14:textId="1786517D" w:rsidR="00831CA1" w:rsidRPr="00E20B44" w:rsidRDefault="00831CA1" w:rsidP="00831CA1">
-[...28 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="4363836F" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BB60766" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7146B83B" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>_____________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7DE803" w14:textId="39AB0632" w:rsidR="00831CA1" w:rsidRPr="00E20B44" w:rsidRDefault="00831CA1" w:rsidP="00831CA1">
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="4116AA04" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ime, prezime i potpis osobe koja je odobrila </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Datum odobrenja</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2E4A14" w14:textId="7EA719F1" w:rsidR="00831CA1" w:rsidRPr="00E20B44" w:rsidRDefault="00831CA1" w:rsidP="00831CA1">
-[...10 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w14:paraId="1D853B97" w14:textId="77777777" w:rsidR="008F6F17" w:rsidRPr="002F147C" w:rsidRDefault="008F6F17" w:rsidP="008F6F17">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>nabavu (dekan, prodekani)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E20B44">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002F147C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00831CA1" w:rsidRPr="00E20B44">
+    <w:p w14:paraId="1773098F" w14:textId="77777777" w:rsidR="00D15D0D" w:rsidRPr="002F147C" w:rsidRDefault="00D15D0D"/>
+    <w:sectPr w:rsidR="00D15D0D" w:rsidRPr="002F147C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...95 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A51153"/>
-[...70 lines deleted...]
-    <w:rsid w:val="00FA6081"/>
+    <w:rsidRoot w:val="008F6F17"/>
+    <w:rsid w:val="002F147C"/>
+    <w:rsid w:val="00511355"/>
+    <w:rsid w:val="008F6F17"/>
+    <w:rsid w:val="00D15D0D"/>
+    <w:rsid w:val="00F9279F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="hr-HR"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="31E8874C"/>
+  <w14:docId w14:val="184B93A6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{95A26B20-B499-4230-813A-FD0AA478378D}"/>
+  <w15:docId w15:val="{B15AC400-6CCD-489B-8669-A674DB83B1D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="hr-HR" w:eastAsia="hr-HR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2166,459 +1880,290 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00252AEA"/>
+    <w:rsid w:val="008F6F17"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="00706F34"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F6F17"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...118 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00D65047"/>
+    <w:rsid w:val="008F6F17"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="hr-HR"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...92 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2725,91 +2270,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>231</Words>
-  <Characters>1323</Characters>
+  <Words>239</Words>
+  <Characters>1368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Pravni fakultet Osijek</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1551</CharactersWithSpaces>
+  <CharactersWithSpaces>1604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Na temelju članka 17</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Ivančica Tubić</dc:creator>
+  <dc:creator>Anela</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>